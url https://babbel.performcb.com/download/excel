--- v0 (2026-07-21)
+++ v1 (2026-09-19)
@@ -526,51 +526,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BK33"/>
+  <dimension ref="A1:DB33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A13" sqref="A13:XFD14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15"/>
   <cols>
     <col width="55" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="3"/>
     <col width="45" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
@@ -596,50 +596,93 @@
     <col width="12" customWidth="1" min="39" max="39"/>
     <col width="12" customWidth="1" min="40" max="40"/>
     <col width="12" customWidth="1" min="41" max="41"/>
     <col width="12" customWidth="1" min="42" max="42"/>
     <col width="12" customWidth="1" min="43" max="43"/>
     <col width="12" customWidth="1" min="44" max="44"/>
     <col width="12" customWidth="1" min="45" max="45"/>
     <col width="12" customWidth="1" min="46" max="46"/>
     <col width="12" customWidth="1" min="47" max="47"/>
     <col width="12" customWidth="1" min="48" max="48"/>
     <col width="12" customWidth="1" min="49" max="49"/>
     <col width="12" customWidth="1" min="50" max="50"/>
     <col width="12" customWidth="1" min="51" max="51"/>
     <col width="12" customWidth="1" min="52" max="52"/>
     <col width="12" customWidth="1" min="53" max="53"/>
     <col width="12" customWidth="1" min="54" max="54"/>
     <col width="12" customWidth="1" min="55" max="55"/>
     <col width="12" customWidth="1" min="56" max="56"/>
     <col width="12" customWidth="1" min="57" max="57"/>
     <col width="12" customWidth="1" min="58" max="58"/>
     <col width="12" customWidth="1" min="59" max="59"/>
     <col width="12" customWidth="1" min="60" max="60"/>
     <col width="12" customWidth="1" min="61" max="61"/>
     <col width="12" customWidth="1" min="62" max="62"/>
     <col width="12" customWidth="1" min="63" max="63"/>
+    <col width="12" customWidth="1" min="64" max="64"/>
+    <col width="12" customWidth="1" min="65" max="65"/>
+    <col width="12" customWidth="1" min="66" max="66"/>
+    <col width="12" customWidth="1" min="67" max="67"/>
+    <col width="12" customWidth="1" min="68" max="68"/>
+    <col width="12" customWidth="1" min="69" max="69"/>
+    <col width="12" customWidth="1" min="70" max="70"/>
+    <col width="12" customWidth="1" min="71" max="71"/>
+    <col width="12" customWidth="1" min="72" max="72"/>
+    <col width="12" customWidth="1" min="73" max="73"/>
+    <col width="12" customWidth="1" min="74" max="74"/>
+    <col width="12" customWidth="1" min="75" max="75"/>
+    <col width="12" customWidth="1" min="76" max="76"/>
+    <col width="12" customWidth="1" min="77" max="77"/>
+    <col width="12" customWidth="1" min="78" max="78"/>
+    <col width="12" customWidth="1" min="79" max="79"/>
+    <col width="12" customWidth="1" min="80" max="80"/>
+    <col width="12" customWidth="1" min="81" max="81"/>
+    <col width="12" customWidth="1" min="82" max="82"/>
+    <col width="12" customWidth="1" min="83" max="83"/>
+    <col width="12" customWidth="1" min="84" max="84"/>
+    <col width="12" customWidth="1" min="85" max="85"/>
+    <col width="12" customWidth="1" min="86" max="86"/>
+    <col width="12" customWidth="1" min="87" max="87"/>
+    <col width="12" customWidth="1" min="88" max="88"/>
+    <col width="12" customWidth="1" min="89" max="89"/>
+    <col width="12" customWidth="1" min="90" max="90"/>
+    <col width="12" customWidth="1" min="91" max="91"/>
+    <col width="12" customWidth="1" min="92" max="92"/>
+    <col width="12" customWidth="1" min="93" max="93"/>
+    <col width="12" customWidth="1" min="94" max="94"/>
+    <col width="12" customWidth="1" min="95" max="95"/>
+    <col width="12" customWidth="1" min="96" max="96"/>
+    <col width="12" customWidth="1" min="97" max="97"/>
+    <col width="12" customWidth="1" min="98" max="98"/>
+    <col width="12" customWidth="1" min="99" max="99"/>
+    <col width="12" customWidth="1" min="100" max="100"/>
+    <col width="12" customWidth="1" min="101" max="101"/>
+    <col width="12" customWidth="1" min="102" max="102"/>
+    <col width="12" customWidth="1" min="103" max="103"/>
+    <col width="12" customWidth="1" min="104" max="104"/>
+    <col width="12" customWidth="1" min="105" max="105"/>
+    <col width="12" customWidth="1" min="106" max="106"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Site</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ranking</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Change</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -914,50 +957,265 @@
       <c r="BG1" s="16" t="inlineStr">
         <is>
           <t>07/15/2026</t>
         </is>
       </c>
       <c r="BH1" s="16" t="inlineStr">
         <is>
           <t>07/16/2026</t>
         </is>
       </c>
       <c r="BI1" s="16" t="inlineStr">
         <is>
           <t>07/17/2026</t>
         </is>
       </c>
       <c r="BJ1" s="16" t="inlineStr">
         <is>
           <t>07/20/2026</t>
         </is>
       </c>
       <c r="BK1" s="16" t="inlineStr">
         <is>
           <t>07/21/2026</t>
         </is>
       </c>
+      <c r="BL1" s="16" t="inlineStr">
+        <is>
+          <t>07/22/2026</t>
+        </is>
+      </c>
+      <c r="BM1" s="16" t="inlineStr">
+        <is>
+          <t>07/23/2026</t>
+        </is>
+      </c>
+      <c r="BN1" s="16" t="inlineStr">
+        <is>
+          <t>07/24/2026</t>
+        </is>
+      </c>
+      <c r="BO1" s="16" t="inlineStr">
+        <is>
+          <t>07/27/2026</t>
+        </is>
+      </c>
+      <c r="BP1" s="16" t="inlineStr">
+        <is>
+          <t>07/28/2026</t>
+        </is>
+      </c>
+      <c r="BQ1" s="16" t="inlineStr">
+        <is>
+          <t>07/29/2026</t>
+        </is>
+      </c>
+      <c r="BR1" s="16" t="inlineStr">
+        <is>
+          <t>07/30/2026</t>
+        </is>
+      </c>
+      <c r="BS1" s="16" t="inlineStr">
+        <is>
+          <t>07/31/2026</t>
+        </is>
+      </c>
+      <c r="BT1" s="16" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+      <c r="BU1" s="16" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+      <c r="BV1" s="16" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+      <c r="BW1" s="16" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+      <c r="BX1" s="16" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+      <c r="BY1" s="16" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+      <c r="BZ1" s="16" t="inlineStr">
+        <is>
+          <t>08/11/2026</t>
+        </is>
+      </c>
+      <c r="CA1" s="16" t="inlineStr">
+        <is>
+          <t>08/12/2026</t>
+        </is>
+      </c>
+      <c r="CB1" s="16" t="inlineStr">
+        <is>
+          <t>08/13/2026</t>
+        </is>
+      </c>
+      <c r="CC1" s="16" t="inlineStr">
+        <is>
+          <t>08/14/2026</t>
+        </is>
+      </c>
+      <c r="CD1" s="16" t="inlineStr">
+        <is>
+          <t>08/17/2026</t>
+        </is>
+      </c>
+      <c r="CE1" s="16" t="inlineStr">
+        <is>
+          <t>08/18/2026</t>
+        </is>
+      </c>
+      <c r="CF1" s="16" t="inlineStr">
+        <is>
+          <t>08/19/2026</t>
+        </is>
+      </c>
+      <c r="CG1" s="16" t="inlineStr">
+        <is>
+          <t>08/20/2026</t>
+        </is>
+      </c>
+      <c r="CH1" s="16" t="inlineStr">
+        <is>
+          <t>08/21/2026</t>
+        </is>
+      </c>
+      <c r="CI1" s="16" t="inlineStr">
+        <is>
+          <t>08/24/2026</t>
+        </is>
+      </c>
+      <c r="CJ1" s="16" t="inlineStr">
+        <is>
+          <t>08/25/2026</t>
+        </is>
+      </c>
+      <c r="CK1" s="16" t="inlineStr">
+        <is>
+          <t>08/26/2026</t>
+        </is>
+      </c>
+      <c r="CL1" s="16" t="inlineStr">
+        <is>
+          <t>08/27/2026</t>
+        </is>
+      </c>
+      <c r="CM1" s="16" t="inlineStr">
+        <is>
+          <t>08/28/2026</t>
+        </is>
+      </c>
+      <c r="CN1" s="16" t="inlineStr">
+        <is>
+          <t>08/31/2026</t>
+        </is>
+      </c>
+      <c r="CO1" s="16" t="inlineStr">
+        <is>
+          <t>09/01/2026</t>
+        </is>
+      </c>
+      <c r="CP1" s="16" t="inlineStr">
+        <is>
+          <t>09/02/2026</t>
+        </is>
+      </c>
+      <c r="CQ1" s="16" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+      <c r="CR1" s="16" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+      <c r="CS1" s="16" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+      <c r="CT1" s="16" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+      <c r="CU1" s="16" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+      <c r="CV1" s="16" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
+      <c r="CW1" s="16" t="inlineStr">
+        <is>
+          <t>09/11/2026</t>
+        </is>
+      </c>
+      <c r="CX1" s="16" t="inlineStr">
+        <is>
+          <t>09/14/2026</t>
+        </is>
+      </c>
+      <c r="CY1" s="16" t="inlineStr">
+        <is>
+          <t>09/15/2026</t>
+        </is>
+      </c>
+      <c r="CZ1" s="16" t="inlineStr">
+        <is>
+          <t>09/16/2026</t>
+        </is>
+      </c>
+      <c r="DA1" s="16" t="inlineStr">
+        <is>
+          <t>09/17/2026</t>
+        </is>
+      </c>
+      <c r="DB1" s="16" t="inlineStr">
+        <is>
+          <t>09/18/2026</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>https://www.top10.com/language-learning/comparison?topic=Apps</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>1</v>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>OK (HTML-badge)</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>1</v>
       </c>
       <c r="F2" t="n">
         <v>1</v>
@@ -1111,50 +1369,179 @@
       </c>
       <c r="BD2" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BE2" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BF2" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BG2" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BH2" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BI2" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BJ2" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BK2" s="9" t="n">
         <v>1</v>
       </c>
+      <c r="BL2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BM2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BN2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BP2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BR2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BS2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BV2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BW2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BX2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BZ2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CA2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CB2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CD2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CE2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CF2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CG2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CH2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CJ2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CK2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CL2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CM2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CN2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CP2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CQ2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CR2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CU2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CV2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CX2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CZ2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="DA2" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="DB2" s="9" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>https://www.top10.com/language-learning</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>1</v>
       </c>
       <c r="C3" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>OK (HTML-badge)</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>1</v>
       </c>
       <c r="F3" t="n">
         <v>1</v>
@@ -1308,50 +1695,179 @@
       </c>
       <c r="BD3" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BE3" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BF3" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BG3" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BH3" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BI3" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BJ3" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BK3" s="9" t="n">
         <v>1</v>
       </c>
+      <c r="BL3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BM3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BN3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BP3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BR3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BS3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BV3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BW3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BX3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BZ3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CA3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CB3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CD3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CE3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CF3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CG3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CH3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CJ3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CK3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CL3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CM3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CN3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CP3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CQ3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CR3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CU3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CV3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CX3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CZ3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="DA3" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="DB3" s="9" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>https://www.top10.com/language-learning-apps</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>3</v>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>OK (embedded-JSON)</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>3</v>
       </c>
       <c r="F4" t="n">
         <v>3</v>
@@ -1505,70 +2021,197 @@
       </c>
       <c r="BD4" s="12" t="n">
         <v>3</v>
       </c>
       <c r="BE4" s="12" t="n">
         <v>3</v>
       </c>
       <c r="BF4" s="12" t="n">
         <v>3</v>
       </c>
       <c r="BG4" s="12" t="n">
         <v>3</v>
       </c>
       <c r="BH4" s="12" t="n">
         <v>3</v>
       </c>
       <c r="BI4" s="12" t="n">
         <v>3</v>
       </c>
       <c r="BJ4" s="12" t="n">
         <v>3</v>
       </c>
       <c r="BK4" s="12" t="n">
         <v>3</v>
       </c>
+      <c r="BL4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="BM4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="BN4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="BO4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="BP4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="BQ4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="BR4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="BS4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="BT4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="BU4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="BV4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="BW4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="BX4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="BY4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="BZ4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="CA4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="CB4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="CC4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="CD4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="CE4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="CF4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="CG4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="CH4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="CI4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="CJ4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="CK4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="CL4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="CM4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="CN4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="CO4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="CP4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="CQ4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="CR4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="CS4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="CT4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="CU4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="CV4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="CW4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="CX4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="CY4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="CZ4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="DA4" s="12" t="n">
+        <v>3</v>
+      </c>
+      <c r="DB4" s="12" t="n">
+        <v>3</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>https://www.top5languages.com/</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="B5" t="n">
+        <v>1</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
-          <t>--</t>
+          <t>+1</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>N/F</t>
+          <t>OK (inferred-position)</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>PNR</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>N/F</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>N/F</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>N/F</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>N/F</t>
@@ -1759,50 +2402,201 @@
         <v>2</v>
       </c>
       <c r="BF5" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BG5" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BH5" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BI5" s="13" t="inlineStr">
         <is>
           <t>N/F</t>
         </is>
       </c>
       <c r="BJ5" s="13" t="inlineStr">
         <is>
           <t>N/F</t>
         </is>
       </c>
       <c r="BK5" s="13" t="inlineStr">
         <is>
           <t>N/F</t>
         </is>
+      </c>
+      <c r="BL5" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="BM5" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="BN5" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BO5" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BP5" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BQ5" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BR5" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BS5" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BT5" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BU5" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BV5" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BW5" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BX5" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BY5" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BZ5" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CA5" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CB5" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CC5" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CD5" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CE5" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CF5" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CG5" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CH5" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CI5" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ5" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CK5" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CL5" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CM5" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CN5" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CO5" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CP5" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CQ5" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CR5" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CS5" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CT5" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CU5" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CV5" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW5" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CX5" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY5" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CZ5" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="DA5" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DB5" s="9" t="n">
+        <v>1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>https://buyersguide.org/language-learning-software/t/apps</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>2</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>OK (HTML-badge)</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>1</v>
       </c>
       <c r="F6" t="n">
@@ -1981,50 +2775,179 @@
       </c>
       <c r="BD6" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BE6" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BF6" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BG6" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BH6" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BI6" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BJ6" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BK6" s="12" t="n">
         <v>2</v>
       </c>
+      <c r="BL6" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BM6" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BN6" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO6" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BP6" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ6" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BR6" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BS6" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT6" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU6" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BV6" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BW6" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BX6" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY6" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BZ6" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CA6" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CB6" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC6" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CD6" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CE6" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CF6" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CG6" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CH6" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI6" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CJ6" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CK6" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CL6" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CM6" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CN6" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CO6" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CP6" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CQ6" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CR6" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CS6" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CT6" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CU6" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CV6" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CW6" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CX6" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CY6" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CZ6" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DA6" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DB6" s="12" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>https://buyersguide.org/language-learning-software/t/spanish</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1</v>
       </c>
       <c r="C7" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>OK (HTML-badge)</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>1</v>
       </c>
       <c r="F7" t="n">
         <v>1</v>
@@ -2202,63 +3125,192 @@
       </c>
       <c r="BD7" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BE7" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BF7" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BG7" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BH7" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BI7" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BJ7" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BK7" s="9" t="n">
         <v>1</v>
       </c>
+      <c r="BL7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BM7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BN7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BP7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BR7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BS7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BV7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BW7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BX7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BZ7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CA7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CB7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CD7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CE7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CF7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CG7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CH7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CJ7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CK7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CL7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CM7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CN7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CP7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CQ7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CR7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CU7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CV7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CX7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CZ7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="DA7" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="DB7" s="9" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>https://buyersguide.org/language-learning-software/t/g-best</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>OK (HTML-badge)</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>2</v>
       </c>
       <c r="F8" t="n">
         <v>2</v>
       </c>
       <c r="G8" t="n">
         <v>2</v>
       </c>
       <c r="H8" t="n">
         <v>2</v>
       </c>
       <c r="I8" t="n">
         <v>1</v>
       </c>
       <c r="J8" t="n">
         <v>2</v>
       </c>
@@ -2424,50 +3476,179 @@
         <v>1</v>
       </c>
       <c r="BD8" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BE8" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BF8" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BG8" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BH8" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BI8" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BJ8" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BK8" s="12" t="n">
         <v>2</v>
+      </c>
+      <c r="BL8" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BM8" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BN8" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BO8" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BP8" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BQ8" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BR8" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BS8" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BT8" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BU8" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BV8" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BW8" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BX8" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BY8" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BZ8" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CA8" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CB8" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CC8" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CD8" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CE8" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CF8" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CG8" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CH8" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CI8" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ8" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CK8" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CL8" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CM8" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CN8" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO8" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CP8" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CQ8" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CR8" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS8" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT8" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CU8" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CV8" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW8" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CX8" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY8" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CZ8" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="DA8" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="DB8" s="9" t="n">
+        <v>1</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>https://buyersguide.org/language-learning-software/t/college-students</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>2</v>
       </c>
       <c r="C9" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>OK (HTML-badge)</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>2</v>
       </c>
       <c r="F9" t="n">
@@ -2650,50 +3831,179 @@
       </c>
       <c r="BD9" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BE9" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BF9" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BG9" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BH9" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BI9" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BJ9" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BK9" s="12" t="n">
         <v>2</v>
       </c>
+      <c r="BL9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BM9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BN9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BO9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BP9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BQ9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BR9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BS9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BT9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BU9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BV9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BW9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BX9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BY9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BZ9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CA9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CB9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CC9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CD9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CE9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CF9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CG9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CH9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CI9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CK9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CL9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CM9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CN9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CO9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CP9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CQ9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CR9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CS9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CT9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CU9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CV9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CW9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CX9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CY9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CZ9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DA9" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DB9" s="12" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>https://buyersguide.org/language-learning-software/t/german</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>1</v>
       </c>
       <c r="C10" s="5" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>OK (HTML-badge)</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>2</v>
       </c>
       <c r="F10" t="n">
         <v>2</v>
@@ -2873,59 +4183,188 @@
       </c>
       <c r="BD10" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BE10" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BF10" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BG10" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BH10" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BI10" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BJ10" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BK10" s="9" t="n">
         <v>1</v>
       </c>
+      <c r="BL10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BM10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BN10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BP10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BR10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BS10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BV10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BW10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BX10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BZ10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CA10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CB10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CD10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CE10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CF10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CG10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CH10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CJ10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CK10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CL10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CM10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CN10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CP10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CQ10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CR10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CU10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CV10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CX10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CZ10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="DA10" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="DB10" s="9" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>https://buyersguide.org/language-learning-software/t/italian</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>OK (HTML-badge)</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>2</v>
       </c>
       <c r="F11" t="n">
         <v>2</v>
       </c>
       <c r="G11" t="n">
         <v>1</v>
       </c>
       <c r="H11" t="n">
         <v>1</v>
       </c>
       <c r="I11" t="n">
         <v>1</v>
@@ -3095,64 +4534,193 @@
         <v>1</v>
       </c>
       <c r="BD11" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BE11" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BF11" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BG11" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BH11" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BI11" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BJ11" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BK11" s="9" t="n">
         <v>1</v>
+      </c>
+      <c r="BL11" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BM11" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BN11" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO11" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BP11" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ11" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BR11" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BS11" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT11" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU11" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BV11" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BW11" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BX11" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY11" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BZ11" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CA11" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CB11" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC11" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CD11" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CE11" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CF11" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CG11" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CH11" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI11" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CJ11" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CK11" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CL11" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CM11" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CN11" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CO11" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CP11" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CQ11" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CR11" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CS11" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CT11" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CU11" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CV11" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CW11" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CX11" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CY11" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CZ11" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DA11" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DB11" s="12" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>https://buyersguide.org/language-learning-software/t/french</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>2</v>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>OK (HTML-badge)</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>2</v>
       </c>
       <c r="F12" t="n">
         <v>2</v>
       </c>
       <c r="G12" t="n">
         <v>1</v>
       </c>
       <c r="H12" t="n">
         <v>1</v>
       </c>
       <c r="I12" t="n">
         <v>1</v>
       </c>
       <c r="J12" t="n">
         <v>1</v>
       </c>
@@ -3315,50 +4883,179 @@
       <c r="BC12" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BD12" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BE12" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BF12" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BG12" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BH12" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BI12" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BJ12" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BK12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BL12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BM12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BN12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BO12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BP12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BQ12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BR12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BS12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BT12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BU12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BV12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BW12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BX12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BY12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BZ12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CA12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CB12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CC12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CD12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CE12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CF12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CG12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CH12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CI12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CK12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CL12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CM12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CN12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CO12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CP12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CQ12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CR12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CS12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CT12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CU12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CV12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CW12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CX12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CY12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CZ12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DA12" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DB12" s="12" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>https://buyersguide.org/language-learning-software/t/english</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>2</v>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>OK (HTML-badge)</t>
         </is>
       </c>
       <c r="E13" t="n">
         <v>2</v>
       </c>
@@ -3538,50 +5235,179 @@
       </c>
       <c r="BD13" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BE13" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BF13" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BG13" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BH13" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BI13" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BJ13" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BK13" s="12" t="n">
         <v>2</v>
       </c>
+      <c r="BL13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BM13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BN13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BO13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BP13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BQ13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BR13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BS13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BT13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BU13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BV13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BW13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BX13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BY13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BZ13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CA13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CB13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CC13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CD13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CE13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CF13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CG13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CH13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CI13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CK13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CL13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CM13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CN13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CO13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CP13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CQ13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CR13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CS13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CT13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CU13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CV13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CW13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CX13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CY13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CZ13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DA13" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DB13" s="12" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>https://buyersguide.org/language-learning-software/t/language-learning-programs</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>2</v>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>OK (HTML-badge)</t>
         </is>
       </c>
       <c r="E14" t="n">
         <v>2</v>
       </c>
       <c r="F14" t="n">
         <v>2</v>
@@ -3761,50 +5587,181 @@
       </c>
       <c r="BD14" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BE14" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BF14" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BG14" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BH14" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BI14" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BJ14" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BK14" s="12" t="n">
         <v>2</v>
       </c>
+      <c r="BL14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BM14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BN14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BO14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BP14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BQ14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BR14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BS14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BT14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BU14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BV14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BW14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BX14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BY14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BZ14" s="13" t="inlineStr">
+        <is>
+          <t>PNR</t>
+        </is>
+      </c>
+      <c r="CA14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CB14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CC14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CD14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CE14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CF14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CG14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CH14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CI14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CK14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CL14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CM14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CN14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CO14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CP14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CQ14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CR14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CS14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CT14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CU14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CV14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CW14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CX14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CY14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CZ14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DA14" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DB14" s="12" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>https://buyersguide.org/language-learning-software/t/lifetime-subscription?nocache=1</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>1</v>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>OK (HTML-badge)</t>
         </is>
       </c>
       <c r="E15" t="n">
         <v>2</v>
       </c>
       <c r="F15" t="n">
         <v>2</v>
@@ -3982,50 +5939,179 @@
       </c>
       <c r="BD15" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BE15" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BF15" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BG15" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BH15" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BI15" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BJ15" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BK15" s="9" t="n">
         <v>1</v>
       </c>
+      <c r="BL15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BM15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BN15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BP15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BR15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BS15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BV15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BW15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BX15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BZ15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CA15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CB15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CD15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CE15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CF15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CG15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CH15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CJ15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CK15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CL15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CM15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CN15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CP15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CQ15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CR15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CU15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CV15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CX15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CZ15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="DA15" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="DB15" s="9" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>https://buyersguide.org/language-learning-software/t/app-to-learn-spanish?nocache=1</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>2</v>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>OK (HTML-badge)</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>2</v>
       </c>
       <c r="F16" t="n">
         <v>2</v>
@@ -4203,50 +6289,181 @@
       </c>
       <c r="BD16" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BE16" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BF16" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BG16" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BH16" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BI16" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BJ16" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BK16" s="12" t="n">
         <v>2</v>
       </c>
+      <c r="BL16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BM16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BN16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BO16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BP16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BQ16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BR16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BS16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BT16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BU16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BV16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BW16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BX16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BY16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BZ16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CA16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CB16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CC16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CD16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CE16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CF16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CG16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CH16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CI16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CK16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CL16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CM16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CN16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CO16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CP16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CQ16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CR16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CS16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CT16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CU16" s="13" t="inlineStr">
+        <is>
+          <t>PNR</t>
+        </is>
+      </c>
+      <c r="CV16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CW16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CX16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CY16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CZ16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DA16" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DB16" s="12" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>https://buyersguide.org/language-learning-software/t/canada?nocache=1</t>
         </is>
       </c>
       <c r="B17" t="n">
         <v>1</v>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>OK (HTML-badge)</t>
         </is>
       </c>
       <c r="E17" t="n">
         <v>1</v>
       </c>
       <c r="F17" t="n">
         <v>1</v>
@@ -4424,50 +6641,179 @@
       </c>
       <c r="BD17" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BE17" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BF17" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BG17" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BH17" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BI17" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BJ17" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BK17" s="9" t="n">
         <v>1</v>
       </c>
+      <c r="BL17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BM17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BN17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BP17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BR17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BS17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BV17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BW17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BX17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BZ17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CA17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CB17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CD17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CE17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CF17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CG17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CH17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CJ17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CK17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CL17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CM17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CN17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CP17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CQ17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CR17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CU17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CV17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CX17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CZ17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="DA17" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="DB17" s="9" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>https://buyersguide.org/language-learning-software/t/uk?nocache=1</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>N/F</t>
         </is>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>--</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>N/F</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>2</v>
       </c>
@@ -4685,50 +7031,265 @@
       <c r="BG18" s="13" t="inlineStr">
         <is>
           <t>N/F</t>
         </is>
       </c>
       <c r="BH18" s="13" t="inlineStr">
         <is>
           <t>N/F</t>
         </is>
       </c>
       <c r="BI18" s="13" t="inlineStr">
         <is>
           <t>N/F</t>
         </is>
       </c>
       <c r="BJ18" s="13" t="inlineStr">
         <is>
           <t>N/F</t>
         </is>
       </c>
       <c r="BK18" s="13" t="inlineStr">
         <is>
           <t>N/F</t>
         </is>
       </c>
+      <c r="BL18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="BM18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="BN18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="BO18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="BP18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="BQ18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="BR18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="BS18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="BT18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="BU18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="BV18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="BW18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="BX18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="BY18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="BZ18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CA18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CB18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CC18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CD18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CE18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CF18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CG18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CH18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CI18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CJ18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CK18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CL18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CM18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CN18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CO18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CP18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CQ18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CR18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CS18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CT18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CU18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CV18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CW18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CX18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CY18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CZ18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="DA18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="DB18" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>https://buyersguide.org/language-learning-software/t/ai-language-apps</t>
         </is>
       </c>
       <c r="B19" t="n">
         <v>1</v>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>OK (HTML-badge)</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>2</v>
       </c>
       <c r="F19" t="n">
         <v>2</v>
@@ -4906,50 +7467,179 @@
       </c>
       <c r="BD19" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BE19" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BF19" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BG19" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BH19" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BI19" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BJ19" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BK19" s="9" t="n">
         <v>1</v>
       </c>
+      <c r="BL19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BM19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BN19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BP19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BR19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BS19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BV19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BW19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BX19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BZ19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CA19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CB19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CD19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CE19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CF19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CG19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CH19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CJ19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CK19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CL19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CM19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CN19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CP19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CQ19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CR19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CU19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CV19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CX19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CZ19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="DA19" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="DB19" s="9" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>https://www.forbes.com/advisor/l/language-learning-apps/?check=b</t>
         </is>
       </c>
       <c r="B20" t="n">
         <v>2</v>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>OK (forbes-nextjs)</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>1</v>
       </c>
       <c r="F20" t="n">
         <v>1</v>
@@ -5147,50 +7837,179 @@
         <is>
           <t>N/F</t>
         </is>
       </c>
       <c r="BE20" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BF20" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BG20" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BH20" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BI20" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BJ20" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BK20" s="12" t="n">
         <v>2</v>
       </c>
+      <c r="BL20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BM20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BN20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BO20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BP20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BQ20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BR20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BS20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BT20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BU20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BV20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BW20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BX20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BY20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BZ20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CA20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CB20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CC20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CD20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CE20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CF20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CG20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CH20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CI20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CK20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CL20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CM20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CN20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CO20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CP20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CQ20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CR20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CS20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CT20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CU20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CV20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CW20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CX20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CY20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CZ20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DA20" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DB20" s="12" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>https://www.forbes.com/advisor/education/student-resources/how-to-learn-spanish/</t>
         </is>
       </c>
       <c r="B21" t="n">
         <v>1</v>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>OK (HTML-badge)</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>N/F</t>
         </is>
       </c>
@@ -5384,50 +8203,179 @@
       </c>
       <c r="BD21" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BE21" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BF21" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BG21" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BH21" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BI21" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BJ21" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BK21" s="9" t="n">
         <v>1</v>
       </c>
+      <c r="BL21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BM21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BN21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BP21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BR21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BS21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BV21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BW21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BX21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BZ21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CA21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CB21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CD21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CE21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CF21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CG21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CH21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CJ21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CK21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CL21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CM21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CN21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CP21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CQ21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CR21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CU21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CV21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CX21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CZ21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="DA21" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="DB21" s="9" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>https://www.forbes.com/advisor/l/language-learning-apps-spanish/?check=b</t>
         </is>
       </c>
       <c r="B22" t="n">
         <v>2</v>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>OK (forbes-nextjs)</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>1</v>
       </c>
       <c r="F22" t="n">
         <v>1</v>
@@ -5623,59 +8571,188 @@
       </c>
       <c r="BD22" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BE22" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BF22" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BG22" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BH22" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BI22" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BJ22" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BK22" s="12" t="n">
         <v>2</v>
       </c>
+      <c r="BL22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BM22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BN22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BO22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BP22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BQ22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BR22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BS22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BT22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BU22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BV22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BW22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BX22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BY22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BZ22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CA22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CB22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CC22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CD22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CE22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CF22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CG22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CH22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CI22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CK22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CL22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CM22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CN22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CO22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CP22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CQ22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CR22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CS22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CT22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CU22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CV22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CW22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CX22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CY22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CZ22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DA22" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DB22" s="12" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>https://www.forbes.com/advisor/l/learning-language-apps-german/?check=b</t>
         </is>
       </c>
       <c r="B23" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>OK (forbes-nextjs)</t>
         </is>
       </c>
       <c r="E23" t="n">
         <v>1</v>
       </c>
       <c r="F23" t="n">
         <v>1</v>
       </c>
       <c r="G23" t="n">
         <v>1</v>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>N/F</t>
         </is>
       </c>
@@ -5861,50 +8938,181 @@
         <v>1</v>
       </c>
       <c r="BD23" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BE23" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BF23" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BG23" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BH23" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BI23" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BJ23" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BK23" s="9" t="n">
         <v>1</v>
+      </c>
+      <c r="BL23" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BM23" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BN23" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO23" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BP23" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ23" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BR23" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BS23" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT23" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU23" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BV23" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BW23" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BX23" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BY23" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BZ23" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CA23" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CB23" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CC23" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CD23" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CE23" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CF23" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CG23" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CH23" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CI23" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ23" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CK23" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CL23" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CM23" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CN23" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CO23" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CP23" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CQ23" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CR23" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CS23" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CT23" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CU23" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CV23" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CW23" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CX23" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CY23" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CZ23" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DA23" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DB23" s="12" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>https://www.forbes.com/advisor/l/learning-language-apps-french/?check=b</t>
         </is>
       </c>
       <c r="B24" t="n">
         <v>2</v>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>OK (forbes-nextjs)</t>
         </is>
       </c>
       <c r="E24" t="n">
         <v>1</v>
       </c>
       <c r="F24" t="n">
@@ -6103,50 +9311,179 @@
       </c>
       <c r="BD24" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BE24" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BF24" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BG24" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BH24" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BI24" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BJ24" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BK24" s="12" t="n">
         <v>2</v>
       </c>
+      <c r="BL24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BM24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BN24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BO24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BP24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BQ24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BR24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BS24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BT24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BU24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BV24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BW24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BX24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BY24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BZ24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CA24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CB24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CC24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CD24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CE24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CF24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CG24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CH24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CI24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CK24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CL24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CM24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CN24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CO24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CP24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CQ24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CR24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CS24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CT24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CU24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CV24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CW24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CX24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CY24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CZ24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DA24" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DB24" s="12" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>https://consumerrating.org/language-learning/best/</t>
         </is>
       </c>
       <c r="B25" t="n">
         <v>1</v>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>OK (HTML-badge)</t>
         </is>
       </c>
       <c r="E25" t="n">
         <v>1</v>
       </c>
       <c r="F25" t="inlineStr">
         <is>
@@ -6330,50 +9667,179 @@
       </c>
       <c r="BD25" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BE25" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BF25" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BG25" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BH25" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BI25" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BJ25" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BK25" s="9" t="n">
         <v>1</v>
       </c>
+      <c r="BL25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BM25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BN25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BP25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BR25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BS25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BV25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BW25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BX25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BZ25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CA25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CB25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CD25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CE25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CF25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CG25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CH25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CJ25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CK25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CL25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CM25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CN25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CP25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CQ25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CR25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CU25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CV25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CX25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CZ25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="DA25" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="DB25" s="9" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>https://consumerrating.org/language-learning/reviews/babbel/</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>N/F</t>
         </is>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>--</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>N/F</t>
         </is>
       </c>
       <c r="E26" t="n">
         <v>1</v>
       </c>
@@ -6619,50 +10085,265 @@
       <c r="BG26" s="13" t="inlineStr">
         <is>
           <t>N/F</t>
         </is>
       </c>
       <c r="BH26" s="13" t="inlineStr">
         <is>
           <t>N/F</t>
         </is>
       </c>
       <c r="BI26" s="13" t="inlineStr">
         <is>
           <t>N/F</t>
         </is>
       </c>
       <c r="BJ26" s="13" t="inlineStr">
         <is>
           <t>N/F</t>
         </is>
       </c>
       <c r="BK26" s="13" t="inlineStr">
         <is>
           <t>N/F</t>
         </is>
       </c>
+      <c r="BL26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="BM26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="BN26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="BO26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="BP26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="BQ26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="BR26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="BS26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="BT26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="BU26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="BV26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="BW26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="BX26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="BY26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="BZ26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CA26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CB26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CC26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CD26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CE26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CF26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CG26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CH26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CI26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CJ26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CK26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CL26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CM26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CN26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CO26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CP26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CQ26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CR26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CS26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CT26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CU26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CV26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CW26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CX26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CY26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="CZ26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="DA26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
+      <c r="DB26" s="13" t="inlineStr">
+        <is>
+          <t>N/F</t>
+        </is>
+      </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>https://www.consumervoice.org/top-language-learning-software</t>
         </is>
       </c>
       <c r="B27" t="n">
         <v>2</v>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>OK (HTML-data-attr)</t>
         </is>
       </c>
       <c r="E27" t="n">
         <v>2</v>
       </c>
       <c r="F27" t="n">
         <v>2</v>
@@ -6844,50 +10525,179 @@
       </c>
       <c r="BD27" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BE27" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BF27" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BG27" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BH27" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BI27" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BJ27" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BK27" s="12" t="n">
         <v>2</v>
       </c>
+      <c r="BL27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BM27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BN27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BO27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BP27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BQ27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BR27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BS27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BT27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BU27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BV27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BW27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BX27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BY27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BZ27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CA27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CB27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CC27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CD27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CE27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CF27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CG27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CH27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CI27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CK27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CL27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CM27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CN27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CO27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CP27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CQ27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CR27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CS27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CT27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CU27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CV27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CW27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CX27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CY27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CZ27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DA27" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DB27" s="12" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>https://www.cnet.com/tech/services-and-software/best-language-learning-apps/</t>
         </is>
       </c>
       <c r="B28" t="n">
         <v>2</v>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>OK (inferred-position)</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>PNR</t>
         </is>
       </c>
@@ -7043,50 +10853,179 @@
       </c>
       <c r="BD28" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BE28" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BF28" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BG28" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BH28" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BI28" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BJ28" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BK28" s="12" t="n">
         <v>2</v>
       </c>
+      <c r="BL28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BM28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BN28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BO28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BP28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BQ28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BR28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BS28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BT28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BU28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BV28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BW28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BX28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BY28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BZ28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CA28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CB28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CC28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CD28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CE28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CF28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CG28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CH28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CI28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CK28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CL28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CM28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CN28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CO28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CP28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CQ28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CR28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CS28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CT28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CU28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CV28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CW28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CX28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CY28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CZ28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DA28" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DB28" s="12" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>https://reviews.comparisun.com/best-language-learning-apps</t>
         </is>
       </c>
       <c r="B29" t="n">
         <v>4</v>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>OK (inferred-position)</t>
         </is>
       </c>
       <c r="E29" t="n">
         <v>4</v>
       </c>
       <c r="F29" t="n">
         <v>4</v>
@@ -7240,50 +11179,179 @@
       </c>
       <c r="BD29" s="15" t="n">
         <v>4</v>
       </c>
       <c r="BE29" s="15" t="n">
         <v>4</v>
       </c>
       <c r="BF29" s="15" t="n">
         <v>4</v>
       </c>
       <c r="BG29" s="15" t="n">
         <v>4</v>
       </c>
       <c r="BH29" s="15" t="n">
         <v>4</v>
       </c>
       <c r="BI29" s="15" t="n">
         <v>4</v>
       </c>
       <c r="BJ29" s="15" t="n">
         <v>4</v>
       </c>
       <c r="BK29" s="15" t="n">
         <v>4</v>
       </c>
+      <c r="BL29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="BM29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="BN29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="BO29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="BP29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="BQ29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="BR29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="BS29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="BT29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="BU29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="BV29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="BW29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="BX29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="BY29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="BZ29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="CA29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="CB29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="CC29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="CD29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="CE29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="CF29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="CG29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="CH29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="CI29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="CJ29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="CK29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="CL29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="CM29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="CN29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="CO29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="CP29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="CQ29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="CR29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="CS29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="CT29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="CU29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="CV29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="CW29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="CX29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="CY29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="CZ29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="DA29" s="15" t="n">
+        <v>4</v>
+      </c>
+      <c r="DB29" s="15" t="n">
+        <v>4</v>
+      </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>https://buyersguide.org/language-learning-software/t/portuguese?nocache=1</t>
         </is>
       </c>
       <c r="B30" t="n">
         <v>2</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>OK (HTML-badge)</t>
         </is>
       </c>
       <c r="AK30" s="12" t="n">
         <v>2</v>
       </c>
       <c r="AL30" s="12" t="n">
         <v>2</v>
@@ -7345,50 +11413,179 @@
       </c>
       <c r="BD30" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BE30" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BF30" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BG30" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BH30" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BI30" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BJ30" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BK30" s="12" t="n">
         <v>2</v>
       </c>
+      <c r="BL30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BM30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BN30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BO30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BP30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BQ30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BR30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BS30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BT30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BU30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BV30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BW30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BX30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BY30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BZ30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CA30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CB30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CC30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CD30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CE30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CF30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CG30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CH30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CI30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CK30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CL30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CM30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CN30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CO30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CP30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CQ30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CR30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CS30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CT30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CU30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CV30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CW30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CX30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CY30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CZ30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DA30" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DB30" s="12" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>https://buyersguide.org/language-learning-software/t/adults?nocache=1</t>
         </is>
       </c>
       <c r="B31" t="n">
         <v>2</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>OK (HTML-badge)</t>
         </is>
       </c>
       <c r="AK31" s="12" t="n">
         <v>2</v>
       </c>
       <c r="AL31" s="12" t="n">
         <v>2</v>
@@ -7450,50 +11647,179 @@
       </c>
       <c r="BD31" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BE31" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BF31" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BG31" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BH31" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BI31" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BJ31" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BK31" s="12" t="n">
         <v>2</v>
       </c>
+      <c r="BL31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BM31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BN31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BO31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BP31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BQ31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BR31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BS31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BT31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BU31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BV31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BW31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BX31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BY31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BZ31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CA31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CB31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CC31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CD31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CE31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CF31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CG31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CH31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CI31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CK31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CL31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CM31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CN31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CO31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CP31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CQ31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CR31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CS31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CT31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CU31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CV31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CW31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CX31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CY31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CZ31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DA31" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DB31" s="12" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>https://buyersguide.org/language-learning-software/t/travel?nocache=1</t>
         </is>
       </c>
       <c r="B32" t="n">
         <v>2</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>OK (HTML-badge)</t>
         </is>
       </c>
       <c r="AK32" s="12" t="n">
         <v>2</v>
       </c>
       <c r="AL32" s="12" t="n">
         <v>2</v>
@@ -7555,50 +11881,179 @@
       </c>
       <c r="BD32" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BE32" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BF32" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BG32" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BH32" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BI32" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BJ32" s="12" t="n">
         <v>2</v>
       </c>
       <c r="BK32" s="12" t="n">
         <v>2</v>
       </c>
+      <c r="BL32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BM32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BN32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BO32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BP32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BQ32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BR32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BS32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BT32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BU32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BV32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BW32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BX32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BY32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="BZ32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CA32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CB32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CC32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CD32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CE32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CF32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CG32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CH32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CI32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CK32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CL32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CM32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CN32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CO32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CP32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CQ32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CR32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CS32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CT32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CU32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CV32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CW32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CX32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CY32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CZ32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DA32" s="12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DB32" s="12" t="n">
+        <v>2</v>
+      </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>https://www.forbes.com/advisor/l/de-language-learning/?check=b</t>
         </is>
       </c>
       <c r="B33" t="n">
         <v>1</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>OK (forbes-nextjs)</t>
         </is>
       </c>
       <c r="AL33" s="12" t="n">
         <v>2</v>
       </c>
       <c r="AM33" s="12" t="n">
         <v>2</v>
@@ -7657,50 +12112,179 @@
       </c>
       <c r="BD33" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BE33" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BF33" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BG33" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BH33" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BI33" s="9" t="n">
         <v>1</v>
       </c>
       <c r="BJ33" s="13" t="inlineStr">
         <is>
           <t>N/F</t>
         </is>
       </c>
       <c r="BK33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BL33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BM33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BN33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BP33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BR33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BS33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BV33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BW33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BX33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BZ33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CA33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CB33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CD33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CE33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CF33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CG33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CH33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CJ33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CK33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CL33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CM33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CN33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CP33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CQ33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CR33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CU33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CV33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CX33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CZ33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="DA33" s="9" t="n">
+        <v>1</v>
+      </c>
+      <c r="DB33" s="9" t="n">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:G33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
@@ -7807,370 +12391,388 @@
       <c r="G3" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="8" t="inlineStr">
         <is>
           <t>https://www.top10.com/language-learning-apps</t>
         </is>
       </c>
       <c r="B4" s="11" t="inlineStr"/>
       <c r="C4" s="11" t="inlineStr"/>
       <c r="D4" s="11" t="inlineStr"/>
       <c r="E4" s="11" t="inlineStr"/>
       <c r="F4" s="11" t="inlineStr"/>
       <c r="G4" s="12" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="8" t="inlineStr">
         <is>
           <t>https://www.top5languages.com/</t>
         </is>
       </c>
-      <c r="B5" s="11" t="inlineStr"/>
-[...7 lines deleted...]
-        </is>
+      <c r="B5" s="9" t="inlineStr">
+        <is>
+          <t>Babbel</t>
+        </is>
+      </c>
+      <c r="C5" s="10" t="inlineStr">
+        <is>
+          <t>Pimsleur</t>
+        </is>
+      </c>
+      <c r="D5" s="10" t="inlineStr">
+        <is>
+          <t>Busuu</t>
+        </is>
+      </c>
+      <c r="E5" s="10" t="inlineStr">
+        <is>
+          <t>Yabla</t>
+        </is>
+      </c>
+      <c r="F5" s="10" t="inlineStr">
+        <is>
+          <t>Rosetta Stone</t>
+        </is>
+      </c>
+      <c r="G5" s="9" t="n">
+        <v>1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="8" t="inlineStr">
         <is>
           <t>https://buyersguide.org/language-learning-software/t/apps</t>
         </is>
       </c>
       <c r="B6" s="10" t="inlineStr">
         <is>
           <t>Pimsleur</t>
         </is>
       </c>
       <c r="C6" s="9" t="inlineStr">
         <is>
           <t>Babbel</t>
         </is>
       </c>
       <c r="D6" s="10" t="inlineStr">
         <is>
           <t>Rosetta Stone</t>
         </is>
       </c>
       <c r="E6" s="10" t="inlineStr">
         <is>
           <t>Rocket Languages</t>
         </is>
       </c>
       <c r="F6" s="10" t="inlineStr">
         <is>
-          <t>Talkpal</t>
+          <t>Lingoda</t>
         </is>
       </c>
       <c r="G6" s="12" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="8" t="inlineStr">
         <is>
           <t>https://buyersguide.org/language-learning-software/t/spanish</t>
         </is>
       </c>
       <c r="B7" s="9" t="inlineStr">
         <is>
           <t>Babbel</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
           <t>Pimsleur</t>
         </is>
       </c>
       <c r="D7" s="10" t="inlineStr">
         <is>
           <t>Rosetta Stone</t>
         </is>
       </c>
       <c r="E7" s="10" t="inlineStr">
         <is>
           <t>Talkpal</t>
         </is>
       </c>
       <c r="F7" s="10" t="inlineStr">
         <is>
           <t>LingoPie</t>
         </is>
       </c>
       <c r="G7" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="8" t="inlineStr">
         <is>
           <t>https://buyersguide.org/language-learning-software/t/g-best</t>
         </is>
       </c>
-      <c r="B8" s="10" t="inlineStr">
+      <c r="B8" s="9" t="inlineStr">
+        <is>
+          <t>Babbel</t>
+        </is>
+      </c>
+      <c r="C8" s="10" t="inlineStr">
         <is>
           <t>Pimsleur</t>
         </is>
       </c>
-      <c r="C8" s="9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D8" s="10" t="inlineStr">
         <is>
           <t>Rosetta Stone</t>
         </is>
       </c>
       <c r="E8" s="10" t="inlineStr">
         <is>
           <t>Rocket Languages</t>
         </is>
       </c>
       <c r="F8" s="10" t="inlineStr">
         <is>
-          <t>Preply</t>
-[...3 lines deleted...]
-        <v>2</v>
+          <t>Lingoda</t>
+        </is>
+      </c>
+      <c r="G8" s="9" t="n">
+        <v>1</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="8" t="inlineStr">
         <is>
           <t>https://buyersguide.org/language-learning-software/t/college-students</t>
         </is>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Pimsleur</t>
         </is>
       </c>
       <c r="C9" s="9" t="inlineStr">
         <is>
           <t>Babbel</t>
         </is>
       </c>
       <c r="D9" s="10" t="inlineStr">
         <is>
           <t>Rosetta Stone</t>
         </is>
       </c>
       <c r="E9" s="10" t="inlineStr">
         <is>
+          <t>Preply</t>
+        </is>
+      </c>
+      <c r="F9" s="10" t="inlineStr">
+        <is>
           <t>Rocket Languages</t>
-        </is>
-[...3 lines deleted...]
-          <t>IXL</t>
         </is>
       </c>
       <c r="G9" s="12" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="8" t="inlineStr">
         <is>
           <t>https://buyersguide.org/language-learning-software/t/german</t>
         </is>
       </c>
       <c r="B10" s="9" t="inlineStr">
         <is>
           <t>Babbel</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>Pimsleur</t>
         </is>
       </c>
       <c r="D10" s="10" t="inlineStr">
         <is>
           <t>Rosetta Stone</t>
         </is>
       </c>
       <c r="E10" s="10" t="inlineStr">
         <is>
           <t>Rocket Languages</t>
         </is>
       </c>
       <c r="F10" s="10" t="inlineStr">
         <is>
-          <t>LingChat</t>
+          <t>Preply</t>
         </is>
       </c>
       <c r="G10" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="8" t="inlineStr">
         <is>
           <t>https://buyersguide.org/language-learning-software/t/italian</t>
         </is>
       </c>
-      <c r="B11" s="9" t="inlineStr">
+      <c r="B11" s="10" t="inlineStr">
+        <is>
+          <t>Pimsleur</t>
+        </is>
+      </c>
+      <c r="C11" s="9" t="inlineStr">
         <is>
           <t>Babbel</t>
         </is>
       </c>
-      <c r="C11" s="10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D11" s="10" t="inlineStr">
         <is>
           <t>Rosetta Stone</t>
         </is>
       </c>
       <c r="E11" s="10" t="inlineStr">
         <is>
           <t>Rocket Languages</t>
         </is>
       </c>
       <c r="F11" s="10" t="inlineStr">
         <is>
-          <t>LingChat</t>
-[...3 lines deleted...]
-        <v>1</v>
+          <t>Preply</t>
+        </is>
+      </c>
+      <c r="G11" s="12" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="8" t="inlineStr">
         <is>
           <t>https://buyersguide.org/language-learning-software/t/french</t>
         </is>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Pimsleur</t>
         </is>
       </c>
       <c r="C12" s="9" t="inlineStr">
         <is>
           <t>Babbel</t>
         </is>
       </c>
       <c r="D12" s="10" t="inlineStr">
         <is>
           <t>Rosetta Stone</t>
         </is>
       </c>
       <c r="E12" s="10" t="inlineStr">
         <is>
           <t>Rocket Languages</t>
         </is>
       </c>
       <c r="F12" s="10" t="inlineStr">
         <is>
-          <t>LingChat</t>
+          <t>Preply</t>
         </is>
       </c>
       <c r="G12" s="12" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="8" t="inlineStr">
         <is>
           <t>https://buyersguide.org/language-learning-software/t/english</t>
         </is>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Pimsleur</t>
         </is>
       </c>
       <c r="C13" s="9" t="inlineStr">
         <is>
           <t>Babbel</t>
         </is>
       </c>
       <c r="D13" s="10" t="inlineStr">
         <is>
           <t>Rosetta Stone</t>
         </is>
       </c>
       <c r="E13" s="10" t="inlineStr">
         <is>
+          <t>Preply</t>
+        </is>
+      </c>
+      <c r="F13" s="10" t="inlineStr">
+        <is>
           <t>Rocket Languages</t>
-        </is>
-[...3 lines deleted...]
-          <t>Busuu</t>
         </is>
       </c>
       <c r="G13" s="12" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="8" t="inlineStr">
         <is>
           <t>https://buyersguide.org/language-learning-software/t/language-learning-programs</t>
         </is>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Pimsleur</t>
         </is>
       </c>
       <c r="C14" s="9" t="inlineStr">
         <is>
           <t>Babbel</t>
         </is>
       </c>
       <c r="D14" s="10" t="inlineStr">
         <is>
           <t>Rosetta Stone</t>
         </is>
       </c>
       <c r="E14" s="10" t="inlineStr">
         <is>
+          <t>Preply</t>
+        </is>
+      </c>
+      <c r="F14" s="10" t="inlineStr">
+        <is>
           <t>Rocket Languages</t>
-        </is>
-[...3 lines deleted...]
-          <t>IXL</t>
         </is>
       </c>
       <c r="G14" s="12" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="8" t="inlineStr">
         <is>
           <t>https://buyersguide.org/language-learning-software/t/lifetime-subscription?nocache=1</t>
         </is>
       </c>
       <c r="B15" s="9" t="inlineStr">
         <is>
           <t>Babbel</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>Pimsleur</t>
         </is>
       </c>
       <c r="D15" s="10" t="inlineStr">
         <is>
           <t>Rosetta Stone</t>
@@ -8191,91 +12793,91 @@
       </c>
     </row>
     <row r="16">
       <c r="A16" s="8" t="inlineStr">
         <is>
           <t>https://buyersguide.org/language-learning-software/t/app-to-learn-spanish?nocache=1</t>
         </is>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Pimsleur</t>
         </is>
       </c>
       <c r="C16" s="9" t="inlineStr">
         <is>
           <t>Babbel</t>
         </is>
       </c>
       <c r="D16" s="10" t="inlineStr">
         <is>
           <t>Rosetta Stone</t>
         </is>
       </c>
       <c r="E16" s="10" t="inlineStr">
         <is>
+          <t>Preply</t>
+        </is>
+      </c>
+      <c r="F16" s="10" t="inlineStr">
+        <is>
           <t>Rocket Languages</t>
-        </is>
-[...3 lines deleted...]
-          <t>IXL</t>
         </is>
       </c>
       <c r="G16" s="12" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="8" t="inlineStr">
         <is>
           <t>https://buyersguide.org/language-learning-software/t/canada?nocache=1</t>
         </is>
       </c>
       <c r="B17" s="9" t="inlineStr">
         <is>
           <t>Babbel</t>
         </is>
       </c>
       <c r="C17" s="10" t="inlineStr">
         <is>
           <t>Pimsleur</t>
         </is>
       </c>
       <c r="D17" s="10" t="inlineStr">
         <is>
           <t>Rosetta Stone</t>
         </is>
       </c>
       <c r="E17" s="10" t="inlineStr">
         <is>
-          <t>LingChat</t>
+          <t>Preply</t>
         </is>
       </c>
       <c r="F17" s="10" t="inlineStr">
         <is>
-          <t>Preply</t>
+          <t>Lingoda</t>
         </is>
       </c>
       <c r="G17" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="8" t="inlineStr">
         <is>
           <t>https://buyersguide.org/language-learning-software/t/uk?nocache=1</t>
         </is>
       </c>
       <c r="B18" s="11" t="inlineStr"/>
       <c r="C18" s="11" t="inlineStr"/>
       <c r="D18" s="11" t="inlineStr"/>
       <c r="E18" s="11" t="inlineStr"/>
       <c r="F18" s="11" t="inlineStr"/>
       <c r="G18" s="13" t="inlineStr">
         <is>
           <t>N/F</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="8" t="inlineStr">
@@ -8397,77 +12999,77 @@
         <is>
           <t>Babbel</t>
         </is>
       </c>
       <c r="D22" s="10" t="inlineStr">
         <is>
           <t>Preply</t>
         </is>
       </c>
       <c r="E22" s="11" t="inlineStr"/>
       <c r="F22" s="10" t="inlineStr">
         <is>
           <t>Mondly</t>
         </is>
       </c>
       <c r="G22" s="12" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="8" t="inlineStr">
         <is>
           <t>https://www.forbes.com/advisor/l/learning-language-apps-german/?check=b</t>
         </is>
       </c>
-      <c r="B23" s="9" t="inlineStr">
+      <c r="B23" s="10" t="inlineStr">
+        <is>
+          <t>Pimsleur</t>
+        </is>
+      </c>
+      <c r="C23" s="9" t="inlineStr">
         <is>
           <t>Babbel</t>
         </is>
       </c>
-      <c r="C23" s="10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D23" s="10" t="inlineStr">
         <is>
           <t>Preply</t>
         </is>
       </c>
       <c r="E23" s="10" t="inlineStr">
         <is>
+          <t>Rosetta Stone</t>
+        </is>
+      </c>
+      <c r="F23" s="10" t="inlineStr">
+        <is>
           <t>Rocket Languages</t>
         </is>
       </c>
-      <c r="F23" s="10" t="inlineStr">
-[...5 lines deleted...]
-        <v>1</v>
+      <c r="G23" s="12" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="8" t="inlineStr">
         <is>
           <t>https://www.forbes.com/advisor/l/learning-language-apps-french/?check=b</t>
         </is>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>Pimsleur</t>
         </is>
       </c>
       <c r="C24" s="9" t="inlineStr">
         <is>
           <t>Babbel</t>
         </is>
       </c>
       <c r="D24" s="10" t="inlineStr">
         <is>
           <t>Preply</t>
         </is>
       </c>
       <c r="E24" s="10" t="inlineStr">
         <is>
@@ -8653,126 +13255,126 @@
       </c>
     </row>
     <row r="30">
       <c r="A30" s="8" t="inlineStr">
         <is>
           <t>https://buyersguide.org/language-learning-software/t/portuguese?nocache=1</t>
         </is>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>Pimsleur</t>
         </is>
       </c>
       <c r="C30" s="9" t="inlineStr">
         <is>
           <t>Babbel</t>
         </is>
       </c>
       <c r="D30" s="10" t="inlineStr">
         <is>
           <t>Rosetta Stone</t>
         </is>
       </c>
       <c r="E30" s="10" t="inlineStr">
         <is>
+          <t>Preply</t>
+        </is>
+      </c>
+      <c r="F30" s="10" t="inlineStr">
+        <is>
           <t>Rocket Languages</t>
-        </is>
-[...3 lines deleted...]
-          <t>LingChat</t>
         </is>
       </c>
       <c r="G30" s="12" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="8" t="inlineStr">
         <is>
           <t>https://buyersguide.org/language-learning-software/t/adults?nocache=1</t>
         </is>
       </c>
       <c r="B31" s="10" t="inlineStr">
         <is>
           <t>Pimsleur</t>
         </is>
       </c>
       <c r="C31" s="9" t="inlineStr">
         <is>
           <t>Babbel</t>
         </is>
       </c>
       <c r="D31" s="10" t="inlineStr">
         <is>
           <t>Rosetta Stone</t>
         </is>
       </c>
       <c r="E31" s="10" t="inlineStr">
         <is>
+          <t>Preply</t>
+        </is>
+      </c>
+      <c r="F31" s="10" t="inlineStr">
+        <is>
           <t>Rocket Languages</t>
-        </is>
-[...3 lines deleted...]
-          <t>IXL</t>
         </is>
       </c>
       <c r="G31" s="12" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="8" t="inlineStr">
         <is>
           <t>https://buyersguide.org/language-learning-software/t/travel?nocache=1</t>
         </is>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
           <t>Pimsleur</t>
         </is>
       </c>
       <c r="C32" s="9" t="inlineStr">
         <is>
           <t>Babbel</t>
         </is>
       </c>
       <c r="D32" s="10" t="inlineStr">
         <is>
           <t>Rosetta Stone</t>
         </is>
       </c>
       <c r="E32" s="10" t="inlineStr">
         <is>
+          <t>Preply</t>
+        </is>
+      </c>
+      <c r="F32" s="10" t="inlineStr">
+        <is>
           <t>Rocket Languages</t>
-        </is>
-[...3 lines deleted...]
-          <t>IXL</t>
         </is>
       </c>
       <c r="G32" s="12" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="8" t="inlineStr">
         <is>
           <t>https://www.forbes.com/advisor/l/de-language-learning/?check=b</t>
         </is>
       </c>
       <c r="B33" s="9" t="inlineStr">
         <is>
           <t>Babbel</t>
         </is>
       </c>
       <c r="C33" s="11" t="inlineStr"/>
       <c r="D33" s="10" t="inlineStr">
         <is>
           <t>Mondly</t>
         </is>
       </c>
       <c r="E33" s="10" t="inlineStr">
         <is>